--- v5 (2026-03-19)
+++ v6 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2926d77d386847a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6f42e7bd3e34e11a69511c20ecb8b04.psmdcp" Id="Rbfbc00db6bb24bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d32eb43d624246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81a8ddd795304265b768001e8d2aaea8.psmdcp" Id="Ra123a230866b4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450968735</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>