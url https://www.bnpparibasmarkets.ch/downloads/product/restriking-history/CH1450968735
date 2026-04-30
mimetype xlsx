--- v6 (2026-04-09)
+++ v7 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d32eb43d624246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81a8ddd795304265b768001e8d2aaea8.psmdcp" Id="Ra123a230866b4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5380ec0d2dd541cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7ba9a4e5640499fb8fcda1318454304.psmdcp" Id="R11fdfe905c044304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450968735</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>