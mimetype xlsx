--- v7 (2026-04-30)
+++ v8 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5380ec0d2dd541cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7ba9a4e5640499fb8fcda1318454304.psmdcp" Id="R11fdfe905c044304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9eb74e575d4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4e1144fc6e47d5a241a820ff65249c.psmdcp" Id="Rcd57ef031c3b4cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450968735</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>