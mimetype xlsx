--- v8 (2026-05-22)
+++ v9 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9eb74e575d4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4e1144fc6e47d5a241a820ff65249c.psmdcp" Id="Rcd57ef031c3b4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b7fc337a0047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6399cc26ec3a44a78b0ee135cb041a46.psmdcp" Id="Red7228e276824bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450968735</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>