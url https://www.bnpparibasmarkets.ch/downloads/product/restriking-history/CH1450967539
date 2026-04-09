--- v6 (2026-03-19)
+++ v7 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3f6bdc36a147f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7c45a2452814da9b8c4a553439723b1.psmdcp" Id="Reb0b760e970e400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cdfe6b632340c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70abebc9e894fcbb1e6917306366097.psmdcp" Id="Re4c408703f994720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450967539</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>