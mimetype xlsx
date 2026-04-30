--- v7 (2026-04-09)
+++ v8 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cdfe6b632340c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70abebc9e894fcbb1e6917306366097.psmdcp" Id="Re4c408703f994720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a1983bf5694c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86656dfe3a274f88bc0befe5874b915c.psmdcp" Id="Rf5a7a1330fa4490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450967539</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>