--- v8 (2026-04-30)
+++ v9 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a1983bf5694c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86656dfe3a274f88bc0befe5874b915c.psmdcp" Id="Rf5a7a1330fa4490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb748cff3322b47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20418b951d3f4feeaa540e73aa73f6c2.psmdcp" Id="R46360570de53495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450967539</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>