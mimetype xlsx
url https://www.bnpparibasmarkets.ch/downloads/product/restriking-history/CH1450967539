--- v9 (2026-05-22)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb748cff3322b47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20418b951d3f4feeaa540e73aa73f6c2.psmdcp" Id="R46360570de53495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f050544e45844af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/208c6469438943cb8c19e88eca41dc12.psmdcp" Id="Rb7d2db2f7f2f4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1450967539</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>