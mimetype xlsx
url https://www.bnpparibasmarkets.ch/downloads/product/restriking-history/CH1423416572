--- v7 (2026-03-24)
+++ v8 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b4c18c9b194265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7499bd886e0f4dd4860302173d2a1af1.psmdcp" Id="R804391a030514dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6288ac9e484774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96643225f444754891fd5fec61bface.psmdcp" Id="R128b0017bde14332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423416572</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>