--- v8 (2026-04-21)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6288ac9e484774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96643225f444754891fd5fec61bface.psmdcp" Id="R128b0017bde14332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2e6344ec9f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e06b3b0ee1b41aabaa64ab75d2b890e.psmdcp" Id="R4cdd62a61f5d4362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423416572</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>