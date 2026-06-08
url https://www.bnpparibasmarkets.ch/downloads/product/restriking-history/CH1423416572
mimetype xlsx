--- v9 (2026-05-15)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2e6344ec9f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e06b3b0ee1b41aabaa64ab75d2b890e.psmdcp" Id="R4cdd62a61f5d4362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145ec4df0db4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afeb1aee4c3d4defae58d892e0233d55.psmdcp" Id="R7ae6fdfae66d4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423416572</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>