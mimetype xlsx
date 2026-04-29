--- v8 (2026-03-24)
+++ v9 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811ee5158581498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24da6ec30aba4d4b9c91cb9ef2b01249.psmdcp" Id="R4c390d79f4314356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b1770aa64b48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b35af5b790fd4f578fa326da896c6e52.psmdcp" Id="R423bc086c5ce49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415905</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>