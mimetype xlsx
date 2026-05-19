--- v9 (2026-04-29)
+++ v10 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b1770aa64b48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b35af5b790fd4f578fa326da896c6e52.psmdcp" Id="R423bc086c5ce49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921c5c875a6e4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e6f4aa8da5143eb8f209c4621690caa.psmdcp" Id="R1348978ba26d4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415905</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>