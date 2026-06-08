--- v10 (2026-05-19)
+++ v11 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921c5c875a6e4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e6f4aa8da5143eb8f209c4621690caa.psmdcp" Id="R1348978ba26d4b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c6d1adb62d40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8bf752d2e534a3585ca34466c4963ac.psmdcp" Id="R158a6e1822ac4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415905</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>