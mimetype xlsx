--- v5 (2026-03-04)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca099d95360249a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bedd254de8a346d7bce75d1881a6a5b4.psmdcp" Id="Radab4066784a4f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653d5813202a4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abd58d4cd78d4f5b8920f237d4ae87ad.psmdcp" Id="Raa10f10f1ad34d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415699</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>