--- v6 (2026-04-01)
+++ v7 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653d5813202a4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abd58d4cd78d4f5b8920f237d4ae87ad.psmdcp" Id="Raa10f10f1ad34d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eb5a1d125a4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edf33fc455334edcb3c6e85b54b94425.psmdcp" Id="Rf6a4b348fa5241af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415699</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>