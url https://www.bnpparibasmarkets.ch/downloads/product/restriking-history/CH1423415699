--- v7 (2026-04-22)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eb5a1d125a4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edf33fc455334edcb3c6e85b54b94425.psmdcp" Id="Rf6a4b348fa5241af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be5454ef424724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b81fe7421604f03b6b09488cb1ba15a.psmdcp" Id="Rfcd6233671594ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415699</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>