--- v8 (2026-05-15)
+++ v9 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be5454ef424724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b81fe7421604f03b6b09488cb1ba15a.psmdcp" Id="Rfcd6233671594ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f79693b470e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ece7ee2e63843f69cc255da41b14371.psmdcp" Id="R45b6de5716084429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415699</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>