--- v5 (2026-03-16)
+++ v6 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2fb4bf012a4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0475844b25a54db1ad68d87ef141bd79.psmdcp" Id="Rf82e0c0054674551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c29a5f03c7845ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/243a99b5ea714e09bbfc702c284f3595.psmdcp" Id="R1e67ca6e4efa4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415525</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>