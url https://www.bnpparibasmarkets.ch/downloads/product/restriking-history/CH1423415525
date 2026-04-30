--- v6 (2026-04-09)
+++ v7 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c29a5f03c7845ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/243a99b5ea714e09bbfc702c284f3595.psmdcp" Id="R1e67ca6e4efa4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6158ae33f6ed4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb5aa98eb6894516b19a91e3b798f64e.psmdcp" Id="R6dd1ce1ed3734675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415525</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>