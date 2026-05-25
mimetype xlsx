--- v7 (2026-04-30)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6158ae33f6ed4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb5aa98eb6894516b19a91e3b798f64e.psmdcp" Id="R6dd1ce1ed3734675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7009c046ae5e4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74eb9b569c32416fbf75cf415f207956.psmdcp" Id="R76d9ea89957a455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1423415525</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>