--- v7 (2026-03-04)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28284458be9143b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5033aeacf1e947bc8ef28c47e016d9d4.psmdcp" Id="Rcc2ad7860d8b4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7501809f5fc42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba0de314758d460db0d1f9bf4ded7fe6.psmdcp" Id="R973a0aab7c4643da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328499</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>