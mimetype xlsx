--- v8 (2026-04-01)
+++ v9 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7501809f5fc42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba0de314758d460db0d1f9bf4ded7fe6.psmdcp" Id="R973a0aab7c4643da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22d02783e0f4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a1eadc8fcd34989b5f1e9679de47f77.psmdcp" Id="R9fd6583dc9d24bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328499</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>