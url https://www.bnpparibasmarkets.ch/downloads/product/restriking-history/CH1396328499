--- v9 (2026-04-22)
+++ v10 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22d02783e0f4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a1eadc8fcd34989b5f1e9679de47f77.psmdcp" Id="R9fd6583dc9d24bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59146098dee24510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d29ace4a8c64e1fbc96b715f9bd121c.psmdcp" Id="R16619cabdd674488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328499</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>