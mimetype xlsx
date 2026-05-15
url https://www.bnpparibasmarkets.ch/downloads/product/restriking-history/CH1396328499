--- v10 (2026-04-22)
+++ v11 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59146098dee24510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d29ace4a8c64e1fbc96b715f9bd121c.psmdcp" Id="R16619cabdd674488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87307afafd0c48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89ed55d1210e4cdfa82bbf8ef7e9d2d6.psmdcp" Id="Rfa372bb8aec74ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328499</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>