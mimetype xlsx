--- v11 (2026-05-15)
+++ v12 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87307afafd0c48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89ed55d1210e4cdfa82bbf8ef7e9d2d6.psmdcp" Id="Rfa372bb8aec74ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a3bd410d944bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc8c3b77240349609e65bac054ea321d.psmdcp" Id="Rc4099298b3df4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328499</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>