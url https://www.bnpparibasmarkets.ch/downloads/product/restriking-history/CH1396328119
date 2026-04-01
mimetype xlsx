--- v5 (2026-03-05)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc1ddc092f64430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3e8f13d58c841ad9546ff51f402c6bc.psmdcp" Id="Rfd882f879ba04af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa6229c7df64fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/495f3db251b942d39c937ab9829f5546.psmdcp" Id="Rd647361ddbbd4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328119</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>