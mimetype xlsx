--- v6 (2026-04-01)
+++ v7 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa6229c7df64fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/495f3db251b942d39c937ab9829f5546.psmdcp" Id="Rd647361ddbbd4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e15c8fa6c6446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c04f3566075d43df9f3b9975586b9b7f.psmdcp" Id="Rb6315a4f521c4038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328119</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>