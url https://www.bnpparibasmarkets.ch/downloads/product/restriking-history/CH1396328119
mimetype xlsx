--- v7 (2026-04-22)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e15c8fa6c6446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c04f3566075d43df9f3b9975586b9b7f.psmdcp" Id="Rb6315a4f521c4038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365f4e07e36a46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/562cdf72bf1a4647bc9e9b3b9fdf8e73.psmdcp" Id="R37adf6f9bbb34ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328119</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>