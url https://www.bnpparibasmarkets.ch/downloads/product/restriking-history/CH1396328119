--- v8 (2026-05-15)
+++ v9 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365f4e07e36a46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/562cdf72bf1a4647bc9e9b3b9fdf8e73.psmdcp" Id="R37adf6f9bbb34ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc34f9c320ea44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee1acb82b6f34b2e97969048c034d3ca.psmdcp" Id="Ra67a29bc7dff4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396328119</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>