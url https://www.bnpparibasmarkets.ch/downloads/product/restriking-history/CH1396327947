--- v6 (2026-03-04)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a0642377a943dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3188209278c14c7a940264f6a06a3be8.psmdcp" Id="Rf16524798de343b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8458ecf701264f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3183920769eb443589e1eccc31644bae.psmdcp" Id="R11147de143fe4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396327947</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>