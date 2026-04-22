--- v7 (2026-04-01)
+++ v8 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8458ecf701264f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3183920769eb443589e1eccc31644bae.psmdcp" Id="R11147de143fe4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b82989139dc4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e6a2dba707b4cd7ac65756c85e8702d.psmdcp" Id="R8545299aae284943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396327947</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>