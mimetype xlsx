--- v8 (2026-04-22)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b82989139dc4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e6a2dba707b4cd7ac65756c85e8702d.psmdcp" Id="R8545299aae284943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7321150b65bb4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c43b17ce27c04ef2b2a0aac6654a1ffc.psmdcp" Id="R794f62fade494d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396327947</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>