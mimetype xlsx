--- v9 (2026-05-15)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7321150b65bb4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c43b17ce27c04ef2b2a0aac6654a1ffc.psmdcp" Id="R794f62fade494d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0373432585d04b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2152f8528c84493fbb3184dd9c96b375.psmdcp" Id="R19ca3f1020614a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1396327947</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>