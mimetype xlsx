--- v5 (2026-03-04)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396494ecb9246f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1534084d172c47d38d0175999e57d59d.psmdcp" Id="R1bc73a8352564f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d99bf2631f64d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78fea2e7354a4d5da522eea275a72186.psmdcp" Id="R544c6a3f26d84a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1362351400</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>