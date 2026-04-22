--- v6 (2026-04-01)
+++ v7 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d99bf2631f64d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78fea2e7354a4d5da522eea275a72186.psmdcp" Id="R544c6a3f26d84a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0422ac506617455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a53f92b9c9e24839a0ae7c85589bfa4e.psmdcp" Id="R92cfd352ab6142b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1362351400</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>