--- v7 (2026-04-22)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0422ac506617455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a53f92b9c9e24839a0ae7c85589bfa4e.psmdcp" Id="R92cfd352ab6142b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e485340f264451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2152d5aa0b1e4189b27fe797232ce6a0.psmdcp" Id="R2989fdf1f3124128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1362351400</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>