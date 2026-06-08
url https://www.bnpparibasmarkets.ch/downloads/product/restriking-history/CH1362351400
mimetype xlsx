--- v8 (2026-05-15)
+++ v9 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e485340f264451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2152d5aa0b1e4189b27fe797232ce6a0.psmdcp" Id="R2989fdf1f3124128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8222f9e2ac74e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e83f69689a9a4faab6b62e224d39a699.psmdcp" Id="Rec6407c7866144e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1362351400</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>