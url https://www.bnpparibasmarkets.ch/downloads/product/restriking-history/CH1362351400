--- v9 (2026-06-08)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8222f9e2ac74e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e83f69689a9a4faab6b62e224d39a699.psmdcp" Id="Rec6407c7866144e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab51c76c87424068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86610c869f2b409d8550a6ec170a6701.psmdcp" Id="Rdb9efeceacdf4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1362351400</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>