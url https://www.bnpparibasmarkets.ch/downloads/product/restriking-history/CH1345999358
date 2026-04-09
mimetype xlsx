--- v6 (2026-03-16)
+++ v7 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265f63a11f06466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04612598836249c696a47e21f63e0dae.psmdcp" Id="R608f044733244f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68d627dbeab4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3186014dc6dc4859b66fd9ba94920be1.psmdcp" Id="Ra3e72d8ef2d64264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1345999358</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>