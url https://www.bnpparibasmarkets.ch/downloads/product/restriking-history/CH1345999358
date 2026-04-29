--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68d627dbeab4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3186014dc6dc4859b66fd9ba94920be1.psmdcp" Id="Ra3e72d8ef2d64264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82782405bbde4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1cd8f9429164c1296fe93b01e5d761a.psmdcp" Id="Ra785edbf36844eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1345999358</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>