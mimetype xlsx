--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82782405bbde4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1cd8f9429164c1296fe93b01e5d761a.psmdcp" Id="Ra785edbf36844eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc003d98245c4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ae696e63dde46989acf50706809e228.psmdcp" Id="Ra9657146a4c641fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1345999358</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>