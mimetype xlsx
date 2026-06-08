--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc003d98245c4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ae696e63dde46989acf50706809e228.psmdcp" Id="Ra9657146a4c641fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4e53879c5f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29df02ef01314cdd96cc2628f358eafa.psmdcp" Id="Rf8e4d6d480c64041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1345999358</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>