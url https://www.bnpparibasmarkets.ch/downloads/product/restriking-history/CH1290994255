--- v4 (2026-03-16)
+++ v5 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa402aa48fba4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9142ab8da3e4a1da02d37f27a61760e.psmdcp" Id="Rc00be9798b5549d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a286654744d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39b92f082f424ed08bf688e3a0b64c12.psmdcp" Id="R1ae9476e013d4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290994255</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>