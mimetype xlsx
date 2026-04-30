--- v5 (2026-04-09)
+++ v6 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a286654744d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39b92f082f424ed08bf688e3a0b64c12.psmdcp" Id="R1ae9476e013d4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb6489714bb4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec6ca7318f8a436ea8ac5da918efe252.psmdcp" Id="Ra726902a0b5a4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290994255</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>