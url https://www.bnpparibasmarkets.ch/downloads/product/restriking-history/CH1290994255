--- v6 (2026-04-30)
+++ v7 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb6489714bb4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec6ca7318f8a436ea8ac5da918efe252.psmdcp" Id="Ra726902a0b5a4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cf0d7faa2a4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f134d819a924569982c2f0bd18ae731.psmdcp" Id="Re3ff6701b7fc4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290994255</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>