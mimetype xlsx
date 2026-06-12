--- v7 (2026-05-21)
+++ v8 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cf0d7faa2a4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f134d819a924569982c2f0bd18ae731.psmdcp" Id="Re3ff6701b7fc4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbff1fa691d4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc355f46d5664c5b94fdc2784f153007.psmdcp" Id="Rb2dd95ddffa148ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290994255</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>