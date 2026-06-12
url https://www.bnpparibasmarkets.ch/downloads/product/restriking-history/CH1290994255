--- v8 (2026-06-12)
+++ v9 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbff1fa691d4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc355f46d5664c5b94fdc2784f153007.psmdcp" Id="Rb2dd95ddffa148ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ba64d539204653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3137a732361441939f1d639e3d2920c1.psmdcp" Id="Rf27fa4c1c1e04062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290994255</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>