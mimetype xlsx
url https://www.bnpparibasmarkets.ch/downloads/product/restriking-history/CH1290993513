--- v4 (2026-03-04)
+++ v5 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d04ce606c534af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/147e9ddf100e4dfa81cf764a73cbc1d1.psmdcp" Id="R979e5e73825c41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34dfcae27684424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12beab4926a14fd6b1028f35c997c936.psmdcp" Id="R6dc2c05fe60b40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290993513</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>