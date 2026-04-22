--- v5 (2026-04-01)
+++ v6 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34dfcae27684424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12beab4926a14fd6b1028f35c997c936.psmdcp" Id="R6dc2c05fe60b40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731b013416524674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f051d4082840c592678d079be42f89.psmdcp" Id="Rca5b296048b347ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290993513</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>