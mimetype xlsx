--- v6 (2026-04-22)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731b013416524674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f051d4082840c592678d079be42f89.psmdcp" Id="Rca5b296048b347ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b128a915e54732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55ff86ec85d84449b4320d94f162cc42.psmdcp" Id="R5262001d60af4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290993513</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>