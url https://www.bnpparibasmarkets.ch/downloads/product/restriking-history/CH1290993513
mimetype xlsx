--- v7 (2026-05-15)
+++ v8 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b128a915e54732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55ff86ec85d84449b4320d94f162cc42.psmdcp" Id="R5262001d60af4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3a2b16ca4e43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6eb72a9f901b45dd92e6d9d2781ac99f.psmdcp" Id="R8a336de9d7de4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1290993513</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>