--- v6 (2026-03-04)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3887a1b1234420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d43358635713490687a331d039017a12.psmdcp" Id="R1578550621114dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac57eda7f844152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/addb15036c8141f7ac3918ad209b5a12.psmdcp" Id="Rae2d7c3b0a6f4d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1246614569</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>