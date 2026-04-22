--- v7 (2026-04-01)
+++ v8 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac57eda7f844152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/addb15036c8141f7ac3918ad209b5a12.psmdcp" Id="Rae2d7c3b0a6f4d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b28ef09dbef4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f18f548056480cb71184156a8c7b58.psmdcp" Id="Rb9bc52d9fb2a4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1246614569</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>