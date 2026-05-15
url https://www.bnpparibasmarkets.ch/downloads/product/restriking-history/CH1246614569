--- v8 (2026-04-22)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b28ef09dbef4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f18f548056480cb71184156a8c7b58.psmdcp" Id="Rb9bc52d9fb2a4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7d1c6d6d72491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3c9dce65ebd4b0fac9c8c033ad8addd.psmdcp" Id="R4035291ca15945a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1246614569</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>