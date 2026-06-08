--- v9 (2026-05-15)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7d1c6d6d72491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3c9dce65ebd4b0fac9c8c033ad8addd.psmdcp" Id="R4035291ca15945a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1d5444f0da4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3234ed4b990046a6852b883e531ed8fc.psmdcp" Id="R11e9f5ea1480474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1246614569</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>