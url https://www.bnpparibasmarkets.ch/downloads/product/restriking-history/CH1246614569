--- v10 (2026-06-08)
+++ v11 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1d5444f0da4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3234ed4b990046a6852b883e531ed8fc.psmdcp" Id="R11e9f5ea1480474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12fb8c98397411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30b6af77a13e4f7f84469d7d8cdcb5ac.psmdcp" Id="Rd59ee4aa549149f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1246614569</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>