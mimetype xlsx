--- v6 (2026-03-04)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cec1fd082ba4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1d66b7133b14060b288d66ba1b7fffc.psmdcp" Id="R913315304da749b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b342ca20d7a4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8adfd598b65345dd91b86ea77b1d7ea9.psmdcp" Id="R42f3331b0a1444fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1217423057</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>