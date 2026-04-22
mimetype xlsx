--- v7 (2026-04-01)
+++ v8 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b342ca20d7a4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8adfd598b65345dd91b86ea77b1d7ea9.psmdcp" Id="R42f3331b0a1444fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recee92dc325b4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72497e6a5d7e438b99d46830d17f2806.psmdcp" Id="R2f036ae17a8343de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1217423057</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>