--- v8 (2026-04-22)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recee92dc325b4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72497e6a5d7e438b99d46830d17f2806.psmdcp" Id="R2f036ae17a8343de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9eb22cb5524a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c837247466644151a21352f3b02e09b3.psmdcp" Id="R9cefba6c610d48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1217423057</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>