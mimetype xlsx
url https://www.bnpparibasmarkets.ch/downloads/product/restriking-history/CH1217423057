--- v9 (2026-05-15)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9eb22cb5524a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c837247466644151a21352f3b02e09b3.psmdcp" Id="R9cefba6c610d48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68946a25d3104c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24609316d6a7484791a16a4cf6ed0f87.psmdcp" Id="Rc7fc270805da4fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1217423057</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>