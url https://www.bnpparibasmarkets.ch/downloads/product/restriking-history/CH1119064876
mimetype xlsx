--- v10 (2026-06-11)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3a1cb1a65442a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/751593d9eee8465b98a1083569940613.psmdcp" Id="R068572656a0d4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289e6a94a44c47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7987cb0537c480c844baff154ac558b.psmdcp" Id="R81229513c2df4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1119064876</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>