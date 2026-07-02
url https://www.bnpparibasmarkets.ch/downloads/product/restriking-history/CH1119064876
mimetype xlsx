--- v11 (2026-07-02)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289e6a94a44c47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7987cb0537c480c844baff154ac558b.psmdcp" Id="R81229513c2df4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58b1dede17a44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d219b6207c407eab95dee1f24d629e.psmdcp" Id="Rb9a86c00be8e4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1119064876</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>