--- v12 (2026-07-02)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58b1dede17a44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d219b6207c407eab95dee1f24d629e.psmdcp" Id="Rb9a86c00be8e4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4d644275654014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3167bef3b1ba4d59a35a024f925ca78c.psmdcp" Id="R78331af3ab73487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1119064876</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>