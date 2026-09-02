--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4d644275654014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3167bef3b1ba4d59a35a024f925ca78c.psmdcp" Id="R78331af3ab73487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b36488557144288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34357f350c8a4ae09790ae0cfafa35f9.psmdcp" Id="Rc4143a1fed4e4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CH1119064876</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>